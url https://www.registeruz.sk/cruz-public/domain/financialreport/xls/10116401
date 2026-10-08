--- v0 (2026-09-18)
+++ v1 (2026-10-08)
@@ -39,51 +39,51 @@
     <sheet name="Informácie o účtovnej závierke" sheetId="1" r:id="rId1"/>
     <sheet name="Titulná strana" r:id="rId5" sheetId="2"/>
     <sheet name="Strana aktív" r:id="rId6" sheetId="3"/>
     <sheet name="Strana pasív" r:id="rId7" sheetId="4"/>
     <sheet name="Výkaz ziskov a strát" r:id="rId8" sheetId="5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Habala, Matúš</author>
   </authors>
   <commentList/>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="54">
   <si>
     <t>${accEntityName}</t>
   </si>
   <si>
     <t>${entNumber}</t>
   </si>
   <si>
     <t>${taxNumber}</t>
   </si>
   <si>
     <t>${period}</t>
   </si>
   <si>
     <t>${street}</t>
   </si>
   <si>
     <t>${city}</t>
   </si>
   <si>
     <t>${statementType}</t>
   </si>
   <si>
     <t>${filingDate}</t>
   </si>
   <si>
@@ -194,54 +194,57 @@
   <si>
     <t>47616377</t>
   </si>
   <si>
     <t>2024011605</t>
   </si>
   <si>
     <t>Nitra</t>
   </si>
   <si>
     <t>Fraňa Mojtu 258/17</t>
   </si>
   <si>
     <t>01/2025 - 12/2025</t>
   </si>
   <si>
     <t>Individuálna riadna</t>
   </si>
   <si>
     <t>31.03.2026</t>
   </si>
   <si>
     <t>30.03.2026</t>
   </si>
   <si>
+    <t>29.09.2026</t>
+  </si>
+  <si>
     <t>Úč MUJ - Účtovná závierka</t>
   </si>
   <si>
-    <t>18.09.2026 07:20:48</t>
+    <t>08.10.2026 16:21:43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy\ hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="#,###;-#,###"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;-#,##0.00"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -824,75 +827,75 @@
       <c r="B8" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25" ht="15.0" customHeight="true">
       <c r="A9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25" ht="15.0" customHeight="true">
       <c r="A10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25" ht="15.0" customHeight="true">
       <c r="A11" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25" ht="15.0" customHeight="true">
       <c r="A12" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25" ht="15.0" customHeight="true">
       <c r="A13" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25" ht="15.0" customHeight="true">
       <c r="A14" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="72.9921875" customWidth="true"/>
     <col min="2" max="2" width="42.93359375" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="8" t="inlineStr">
         <is>
           <t>Účtovná závierka</t>