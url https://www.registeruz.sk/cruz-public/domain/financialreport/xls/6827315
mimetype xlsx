--- v0 (2026-10-12)
+++ v1 (2026-10-12)
@@ -197,51 +197,51 @@
   <si>
     <t>2120079621</t>
   </si>
   <si>
     <t>Nitra</t>
   </si>
   <si>
     <t>Pri strelnici 64</t>
   </si>
   <si>
     <t>01/2018 - 12/2018</t>
   </si>
   <si>
     <t>Individuálna riadna</t>
   </si>
   <si>
     <t>01.07.2019</t>
   </si>
   <si>
     <t>20.06.2019</t>
   </si>
   <si>
     <t>Úč MUJ - Účtovná závierka</t>
   </si>
   <si>
-    <t>13.10.2026 00:11:08</t>
+    <t>13.10.2026 00:28:58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy\ hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="#,###;-#,###"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;-#,##0.00"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color indexed="8"/>